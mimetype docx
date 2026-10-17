--- v1 (2026-07-18)
+++ v2 (2026-10-17)
@@ -1,51 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/recipientData.xml" ContentType="application/vnd.ms-word.mailMergeRecipientData+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C8773F1" w14:textId="77777777" w:rsidR="0010068B" w:rsidRPr="001E6EFD" w:rsidRDefault="0010068B" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6906,51 +6899,50 @@
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
       <w:r w:rsidR="0045198F" w:rsidRPr="0045198F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>parameters of adjustment of the machine Mi as well as the acceptable variations according to steels used Aj</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4318A61E" w14:textId="77777777" w:rsidR="00166A46" w:rsidRPr="0045198F" w:rsidRDefault="00166A46" w:rsidP="007868A6">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CC759AD" w14:textId="21CF976E" w:rsidR="00166A46" w:rsidRPr="0045198F" w:rsidRDefault="00166A46">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00166A46" w:rsidRPr="0045198F" w:rsidSect="002B5E93">
-          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="7"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C0C413C" w14:textId="1D2F5731" w:rsidR="001E6EFD" w:rsidRPr="0045198F" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="765C8032" w14:textId="77FA239D" w:rsidR="00D632B0" w:rsidRPr="0045198F" w:rsidRDefault="0045198F" w:rsidP="00BE3C6F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8439,51 +8431,50 @@
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56313A47" w14:textId="399594BA" w:rsidR="00576C33" w:rsidRDefault="00576C33">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DF0DA3" w14:textId="77777777" w:rsidR="00576C33" w:rsidRDefault="00576C33" w:rsidP="004F57D9">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
         <w:jc w:val="left"/>
         <w:sectPr w:rsidR="00576C33" w:rsidSect="00846CC5">
-          <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178B215C" w14:textId="77777777" w:rsidR="00F45075" w:rsidRPr="00F45075" w:rsidRDefault="00F45075" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -10983,51 +10974,50 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F45075">
         <w:t xml:space="preserve">(*) </w:t>
       </w:r>
       <w:r w:rsidR="00696EE3" w:rsidRPr="00696EE3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The empty left boxes represent assemblies which are not welded by points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08290012" w14:textId="556C0FF2" w:rsidR="007868A6" w:rsidRPr="00696EE3" w:rsidRDefault="007868A6" w:rsidP="00696EE3">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="007868A6" w:rsidRPr="00696EE3" w:rsidSect="00846CC5">
-          <w:headerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03639D19" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRPr="00696EE3" w:rsidRDefault="001E6EFD" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="811"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DEC2ED3" w14:textId="38D6EE1E" w:rsidR="007868A6" w:rsidRPr="001E6EFD" w:rsidRDefault="00696EE3" w:rsidP="00BE3C6F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -11210,65 +11200,51 @@
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696EE3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The diagram of approval must define the recording and check operations of those </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00696EE3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>so as to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00696EE3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cover all the activities at the beginning of the entry of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> marking and identification of the products so that the conformity of the delivered products is guaranteed and the assured traceability.</w:t>
+        <w:t xml:space="preserve"> cover all the activities at the beginning of the entry of steel, and marking and identification of the products so that the conformity of the delivered products is guaranteed and the assured traceability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C166D8" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F3741D4" w14:textId="77777777" w:rsidR="00BC1CF8" w:rsidRPr="00BC1CF8" w:rsidRDefault="00BC1CF8" w:rsidP="0026242D">
       <w:pPr>
@@ -11545,51 +11521,50 @@
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75833">
         <w:t>Model of label.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1A7A09" w14:textId="2E1FCD46" w:rsidR="001E6EFD" w:rsidRPr="00C75833" w:rsidRDefault="00C75833" w:rsidP="001E6EFD">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
         </w:rPr>
         <w:sectPr w:rsidR="001E6EFD" w:rsidRPr="00C75833" w:rsidSect="00846CC5">
-          <w:headerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75833">
         <w:t>Model of delivery form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD2C69E" w14:textId="77777777" w:rsidR="00F41AC0" w:rsidRPr="001E6EFD" w:rsidRDefault="00F41AC0">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="076293"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C383212" w14:textId="77777777" w:rsidR="001E6EFD" w:rsidRDefault="001E6EFD">
       <w:pPr>
@@ -14180,51 +14155,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="111CE02E" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="003F2EAE" w:rsidRDefault="008B26E4" w:rsidP="00E372A5">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31885247" w14:textId="77777777" w:rsidR="008B26E4" w:rsidRPr="003F2EAE" w:rsidRDefault="008B26E4" w:rsidP="00E372A5">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="008B26E4" w:rsidRPr="003F2EAE" w:rsidSect="00846CC5">
-          <w:headerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4258E9C1" w14:textId="77777777" w:rsidR="00AB3C9D" w:rsidRPr="00BE3C6F" w:rsidRDefault="00AB3C9D" w:rsidP="00AB3C9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:caps/>
           <w:vanish/>
           <w:color w:val="076293"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -15654,77 +15628,76 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00435F48" w:rsidRPr="00435F48">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="36BC5DB9" w14:textId="4F8441D7" w:rsidR="00954E35" w:rsidRPr="009471F9" w:rsidRDefault="00954E35" w:rsidP="008B26E4">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00954E35" w:rsidRPr="009471F9" w:rsidSect="00846CC5">
-      <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B47B0D3" w14:textId="77777777" w:rsidR="001663AB" w:rsidRPr="008F0642" w:rsidRDefault="001663AB" w:rsidP="007F6A20">
+    <w:p w14:paraId="1E95E815" w14:textId="77777777" w:rsidR="00580974" w:rsidRPr="008F0642" w:rsidRDefault="00580974" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4857535D" w14:textId="77777777" w:rsidR="001663AB" w:rsidRDefault="001663AB" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="77F51DCE" w14:textId="77777777" w:rsidR="00580974" w:rsidRDefault="00580974" w:rsidP="007F6A20"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D0BF8A4" w14:textId="77777777" w:rsidR="001663AB" w:rsidRPr="008F0642" w:rsidRDefault="001663AB" w:rsidP="007F6A20">
+    <w:p w14:paraId="44C74709" w14:textId="77777777" w:rsidR="00580974" w:rsidRPr="008F0642" w:rsidRDefault="00580974" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4E5CE1" w14:textId="77777777" w:rsidR="001663AB" w:rsidRDefault="001663AB" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="2BFCEFF3" w14:textId="77777777" w:rsidR="00580974" w:rsidRDefault="00580974" w:rsidP="007F6A20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -15874,612 +15847,96 @@
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A1EFC9F" w14:textId="77777777" w:rsidR="001663AB" w:rsidRPr="008F0642" w:rsidRDefault="001663AB" w:rsidP="007F6A20">
+    <w:p w14:paraId="521A2281" w14:textId="77777777" w:rsidR="00580974" w:rsidRPr="008F0642" w:rsidRDefault="00580974" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CE546D" w14:textId="77777777" w:rsidR="001663AB" w:rsidRDefault="001663AB" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="4FAA86C1" w14:textId="77777777" w:rsidR="00580974" w:rsidRDefault="00580974" w:rsidP="007F6A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73A48DA4" w14:textId="77777777" w:rsidR="001663AB" w:rsidRPr="008F0642" w:rsidRDefault="001663AB" w:rsidP="007F6A20">
+    <w:p w14:paraId="18CC050C" w14:textId="77777777" w:rsidR="00580974" w:rsidRPr="008F0642" w:rsidRDefault="00580974" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADAD434" w14:textId="77777777" w:rsidR="001663AB" w:rsidRDefault="001663AB" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="65EA61D8" w14:textId="77777777" w:rsidR="00580974" w:rsidRDefault="00580974" w:rsidP="007F6A20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BE45C9C" w14:textId="75497260" w:rsidR="00EF59D1" w:rsidRDefault="00441AF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Logo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="62C1B92B" w14:textId="67BD55D8" w:rsidR="00EF59D1" w:rsidRDefault="003316A4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>manufacturer</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
-    <w:pPr>
-[...514 lines deleted...]
-  <w:p w14:paraId="4BE028AC" w14:textId="77777777" w:rsidR="00846CC5" w:rsidRDefault="00846CC5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05F83D86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0813001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -26632,50 +26089,53 @@
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
@@ -27239,68 +26699,70 @@
     <w:rsid w:val="00451F6E"/>
     <w:rsid w:val="00455615"/>
     <w:rsid w:val="00474462"/>
     <w:rsid w:val="004954A7"/>
     <w:rsid w:val="004A2EC2"/>
     <w:rsid w:val="004A3E88"/>
     <w:rsid w:val="004A6F7A"/>
     <w:rsid w:val="004A76E2"/>
     <w:rsid w:val="004B267F"/>
     <w:rsid w:val="004C6367"/>
     <w:rsid w:val="004D3A70"/>
     <w:rsid w:val="004D3DF1"/>
     <w:rsid w:val="004E032D"/>
     <w:rsid w:val="004E2789"/>
     <w:rsid w:val="004E79D0"/>
     <w:rsid w:val="004F57D9"/>
     <w:rsid w:val="00516F68"/>
     <w:rsid w:val="005505BC"/>
     <w:rsid w:val="00551121"/>
     <w:rsid w:val="00553D90"/>
     <w:rsid w:val="00557E23"/>
     <w:rsid w:val="00567F5A"/>
     <w:rsid w:val="005727D0"/>
     <w:rsid w:val="00576C33"/>
     <w:rsid w:val="005778A6"/>
+    <w:rsid w:val="00580974"/>
     <w:rsid w:val="00582D78"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="00593EB2"/>
     <w:rsid w:val="005950AB"/>
     <w:rsid w:val="005A2363"/>
     <w:rsid w:val="005A5CDB"/>
     <w:rsid w:val="005B244C"/>
     <w:rsid w:val="005B5D0F"/>
     <w:rsid w:val="005C0F3A"/>
     <w:rsid w:val="005C4698"/>
     <w:rsid w:val="005D1FD7"/>
     <w:rsid w:val="005D5CDF"/>
     <w:rsid w:val="005F0DCF"/>
     <w:rsid w:val="005F463F"/>
     <w:rsid w:val="005F79A9"/>
     <w:rsid w:val="00602794"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="0061221C"/>
+    <w:rsid w:val="00624BA1"/>
     <w:rsid w:val="00625A5C"/>
     <w:rsid w:val="0062624D"/>
     <w:rsid w:val="00635F79"/>
     <w:rsid w:val="00644CC3"/>
     <w:rsid w:val="00646C2A"/>
     <w:rsid w:val="006652D8"/>
     <w:rsid w:val="0068106B"/>
     <w:rsid w:val="006900F9"/>
     <w:rsid w:val="00696EE3"/>
     <w:rsid w:val="006A684C"/>
     <w:rsid w:val="006C3836"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D1FEE"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006D69F0"/>
     <w:rsid w:val="006E0530"/>
     <w:rsid w:val="006E2AFB"/>
     <w:rsid w:val="006E6B56"/>
     <w:rsid w:val="006F6AC3"/>
     <w:rsid w:val="007111AD"/>
     <w:rsid w:val="007245F1"/>
     <w:rsid w:val="00735407"/>
     <w:rsid w:val="007408E8"/>
     <w:rsid w:val="00752DCD"/>
     <w:rsid w:val="007630A6"/>
@@ -27452,50 +26914,51 @@
     <w:rsid w:val="00D5532F"/>
     <w:rsid w:val="00D632B0"/>
     <w:rsid w:val="00D676AD"/>
     <w:rsid w:val="00D72896"/>
     <w:rsid w:val="00D96755"/>
     <w:rsid w:val="00DA17C9"/>
     <w:rsid w:val="00DA4666"/>
     <w:rsid w:val="00DB15C8"/>
     <w:rsid w:val="00DB7E65"/>
     <w:rsid w:val="00DC184E"/>
     <w:rsid w:val="00DC35FA"/>
     <w:rsid w:val="00DD171C"/>
     <w:rsid w:val="00DD4634"/>
     <w:rsid w:val="00DE1D3B"/>
     <w:rsid w:val="00DF77EC"/>
     <w:rsid w:val="00E27281"/>
     <w:rsid w:val="00E33601"/>
     <w:rsid w:val="00E33E23"/>
     <w:rsid w:val="00E36F17"/>
     <w:rsid w:val="00E372A5"/>
     <w:rsid w:val="00E43C16"/>
     <w:rsid w:val="00E60B81"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E857A3"/>
     <w:rsid w:val="00E915AC"/>
+    <w:rsid w:val="00EA23F0"/>
     <w:rsid w:val="00EE657C"/>
     <w:rsid w:val="00EE71AF"/>
     <w:rsid w:val="00EF3101"/>
     <w:rsid w:val="00EF3745"/>
     <w:rsid w:val="00EF59D1"/>
     <w:rsid w:val="00F02439"/>
     <w:rsid w:val="00F24359"/>
     <w:rsid w:val="00F26082"/>
     <w:rsid w:val="00F269ED"/>
     <w:rsid w:val="00F329D2"/>
     <w:rsid w:val="00F336DF"/>
     <w:rsid w:val="00F33FE2"/>
     <w:rsid w:val="00F41AC0"/>
     <w:rsid w:val="00F45075"/>
     <w:rsid w:val="00F47FDE"/>
     <w:rsid w:val="00F5626A"/>
     <w:rsid w:val="00F7371E"/>
     <w:rsid w:val="00F85A32"/>
     <w:rsid w:val="00F94CCA"/>
     <w:rsid w:val="00FC494A"/>
     <w:rsid w:val="13E3AB7F"/>
     <w:rsid w:val="14481C42"/>
     <w:rsid w:val="14A534B3"/>
     <w:rsid w:val="20EA05EF"/>
     <w:rsid w:val="34A5FF20"/>
@@ -33210,75 +32673,51 @@
       <w:color w:val="076293"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style7">
     <w:name w:val="Style7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B950A4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="45"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...23 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/recipientData" Target="recipientData.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\PC\Documents\Mes%20sources%20de%20donn&#233;es\Soci&#233;t&#233;s%20et%20Contr&#244;les.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gruss\OneDrive\Documents\05_Work\01_Customers\03-OCBS\Opdracht%20BENOR\Opdracht%20OCBS%20to%20Procertus\PROCERTUS%20Templates-Conventions\PROCERTUS-Document%20Template_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="076293"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="71D2C1"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FF0000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FF0000"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF0000"/>
       </a:accent1>
@@ -33858,122 +33297,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Engels</Language>
     <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
     <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
     <Statut xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
     <Typedocument xmlns="00148130-9622-4149-9f38-281eb46daef0">DTD</Typedocument>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="00148130-9622-4149-9f38-281eb46daef0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="27ce0a47-d47b-4f7d-972e-253aa22b71ca" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB1CD276-13ED-45EB-BCDB-5EF356F79814}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
+    <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6EE832-82E8-44B0-8505-741A17755E9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PROCERTUS-Document Template_NL.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
   <Words>2172</Words>
   <Characters>12381</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>103</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>